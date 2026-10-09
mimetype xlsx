--- v0 (2026-07-01)
+++ v1 (2026-10-09)
@@ -480,51 +480,51 @@
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2">
         <v>2023</v>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3">
         <v>2024</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4">
         <v>2025</v>
       </c>
       <c r="B4">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5">
         <v>2026</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6">
         <v>2027</v>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7">
         <v>2028</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>